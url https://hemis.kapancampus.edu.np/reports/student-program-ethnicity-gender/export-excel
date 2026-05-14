--- v3 (2026-03-27)
+++ v4 (2026-05-14)
@@ -522,63 +522,63 @@
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5" t="s">
         <v>9</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5" t="s">
         <v>9</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
       <c r="J5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>10</v>
       </c>
       <c r="B6">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="C6">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D6">
         <v>269</v>
       </c>
       <c r="E6">
         <v>3</v>
       </c>
       <c r="F6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G6">
         <v>3</v>
       </c>
       <c r="H6">
         <v>13</v>
       </c>
       <c r="I6">
         <v>0</v>
       </c>
       <c r="J6">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>11</v>
       </c>
       <c r="B7">
         <v>535</v>
       </c>
       <c r="C7">
         <v>200</v>
       </c>
       <c r="D7">