--- v4 (2026-05-14)
+++ v5 (2026-06-30)
@@ -18,57 +18,57 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Program Ethnicity Gender" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="12">
   <si>
     <t>Kapan Multiple Campus
 Program Ethnicity Gender
-Academic Year: 2082/83</t>
+Academic Year: 2025/026</t>
   </si>
   <si>
     <t>Program Names</t>
   </si>
   <si>
-    <t>2082/83</t>
+    <t>2025/026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Others*</t>
   </si>
   <si>
     <t>EDJ*</t>
   </si>
   <si>
     <t>Dalit</t>
   </si>
   <si>
     <t>Madhesi</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>F</t>
   </si>
   <si>
     <t>B.Ed.</t>
   </si>