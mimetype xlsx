--- v3 (2026-03-27)
+++ v4 (2026-05-14)
@@ -480,85 +480,85 @@
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="2">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C4" s="2">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D4" s="2">
-        <v>355</v>
+        <v>357</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="2">
         <v>211</v>
       </c>
       <c r="C5" s="2">
         <v>324</v>
       </c>
       <c r="D5" s="2">
         <v>535</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="2">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C6" s="2">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="D6" s="2">
-        <v>890</v>
+        <v>892</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>