--- v4 (2026-05-14)
+++ v5 (2026-06-30)
@@ -18,51 +18,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Faculty Gender Report" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="7">
   <si>
     <t>Kapan Multiple Campus
 Faculty Gender Report
-Academic Year: 2082/83</t>
+Academic Year: 2025/026</t>
   </si>
   <si>
     <t>Faculty Names</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>F</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>Management</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>