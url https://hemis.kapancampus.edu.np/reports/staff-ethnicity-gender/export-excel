--- v1 (2026-03-27)
+++ v2 (2026-05-14)
@@ -538,57 +538,57 @@
       </c>
       <c r="C5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="2">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="B6" s="2">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="C6" s="2">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="D6" s="2">
         <v>1</v>
       </c>
       <c r="E6" s="2">
         <v>0</v>
       </c>
       <c r="F6" s="2">
         <v>0</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="2">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A4:A5"/>