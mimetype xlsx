--- v2 (2026-05-14)
+++ v3 (2026-06-30)
@@ -18,54 +18,54 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Staff Ethnicity and Gender" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
   <si>
     <t>Kapan Multiple Campus
 Staff Ethnicity and Gender
-Academic Year: 2082/83</t>
-[...2 lines deleted...]
-    <t>2082/83</t>
+Academic Year: 2025/026</t>
+  </si>
+  <si>
+    <t>2025/026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Others*</t>
   </si>
   <si>
     <t>EDJ*</t>
   </si>
   <si>
     <t>Dalit</t>
   </si>
   <si>
     <t>Madhesi</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>F</t>
   </si>
 </sst>
 </file>
 
@@ -538,51 +538,51 @@
       </c>
       <c r="C5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="2">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B6" s="2">
         <v>15</v>
       </c>
       <c r="C6" s="2">
         <v>15</v>
       </c>
       <c r="D6" s="2">
         <v>1</v>
       </c>
       <c r="E6" s="2">
         <v>0</v>
       </c>
       <c r="F6" s="2">
         <v>0</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="2">
         <v>0</v>
       </c>