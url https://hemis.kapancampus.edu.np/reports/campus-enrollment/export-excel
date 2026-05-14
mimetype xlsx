--- v3 (2026-03-27)
+++ v4 (2026-05-14)
@@ -591,145 +591,145 @@
       </c>
       <c r="H6" t="s">
         <v>9</v>
       </c>
       <c r="I6" t="s">
         <v>10</v>
       </c>
       <c r="J6" t="s">
         <v>9</v>
       </c>
       <c r="K6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="2">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E7" s="2">
         <v>269</v>
       </c>
       <c r="F7" s="2">
         <v>3</v>
       </c>
       <c r="G7" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H7" s="2">
         <v>3</v>
       </c>
       <c r="I7" s="2">
         <v>13</v>
       </c>
       <c r="J7" s="2">
         <v>0</v>
       </c>
       <c r="K7" s="2">
         <v>3</v>
       </c>
       <c r="L7" s="2">
-        <v>355</v>
+        <v>357</v>
       </c>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" s="2"/>
       <c r="B8" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="2">
         <v>200</v>
       </c>
       <c r="E8" s="2">
         <v>307</v>
       </c>
       <c r="F8" s="2">
         <v>2</v>
       </c>
       <c r="G8" s="2">
         <v>3</v>
       </c>
       <c r="H8" s="2">
         <v>6</v>
       </c>
       <c r="I8" s="2">
         <v>9</v>
       </c>
       <c r="J8" s="2">
         <v>3</v>
       </c>
       <c r="K8" s="2">
         <v>5</v>
       </c>
       <c r="L8" s="2">
         <v>535</v>
       </c>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="2"/>
       <c r="C9" s="2"/>
       <c r="D9" s="2">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="E9" s="2">
         <v>576</v>
       </c>
       <c r="F9" s="2">
         <v>5</v>
       </c>
       <c r="G9" s="2">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="H9" s="2">
         <v>9</v>
       </c>
       <c r="I9" s="2">
         <v>22</v>
       </c>
       <c r="J9" s="2">
         <v>3</v>
       </c>
       <c r="K9" s="2">
         <v>8</v>
       </c>
       <c r="L9" s="2">
-        <v>890</v>
+        <v>892</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:C6"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:L6"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B7"/>
     <mergeCell ref="B8:B8"/>
     <mergeCell ref="A9:C9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>