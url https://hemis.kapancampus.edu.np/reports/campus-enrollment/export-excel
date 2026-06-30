--- v4 (2026-05-14)
+++ v5 (2026-06-30)
@@ -18,51 +18,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Campus Enrollment Summary" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Kapan Multiple Campus
 Campus Enrollment Summary
-Academic Year: 2082/83</t>
+Academic Year: 2025/026</t>
   </si>
   <si>
     <t>Level</t>
   </si>
   <si>
     <t>Program</t>
   </si>
   <si>
     <t>Faculty</t>
   </si>
   <si>
     <t>Others*</t>
   </si>
   <si>
     <t>EDJ*</t>
   </si>
   <si>
     <t>Dalit</t>
   </si>
   <si>
     <t>Madhesi</t>
   </si>
   <si>
     <t>Total</t>
   </si>