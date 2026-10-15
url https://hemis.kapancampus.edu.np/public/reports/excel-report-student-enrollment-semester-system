--- v0 (2026-08-18)
+++ v1 (2026-10-15)
@@ -14,179 +14,151 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="11">
   <si>
     <t>Student Enrollment Semester Report - All Academic Years</t>
   </si>
   <si>
     <t>Level</t>
   </si>
   <si>
     <t>Program Name</t>
   </si>
   <si>
-    <t>1st Semester</t>
-[...20 lines deleted...]
-    <t>8th Semester</t>
+    <t>Others*</t>
+  </si>
+  <si>
+    <t>EDJ*</t>
+  </si>
+  <si>
+    <t>Dalit</t>
+  </si>
+  <si>
+    <t>Madhesi</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <t>Others M</t>
-[...20 lines deleted...]
-    <t>Madhesi F</t>
+    <t>M</t>
+  </si>
+  <si>
+    <t>F</t>
   </si>
   <si>
     <t>Grand Sub Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="3">
+  <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="18"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
-    <font>
-[...7 lines deleted...]
-    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="1">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="3">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-[...3 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74ecb892e4215fa53fd91d9d40a959.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
@@ -491,699 +463,185 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BO5"/>
+  <dimension ref="A1:K5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="BO5" sqref="BO5"/>
+      <selection activeCell="K5" sqref="K5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
-[...65 lines deleted...]
-    <col min="67" max="67" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:67">
+    <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
-      <c r="L1" s="1"/>
-[...54 lines deleted...]
-      <c r="BO1" s="1"/>
     </row>
-    <row r="2" spans="1:67">
-[...2 lines deleted...]
-    <row r="3" spans="1:67">
+    <row r="3" spans="1:11">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="3" t="s">
+      <c r="C3" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D3" s="3"/>
-[...6 lines deleted...]
-      <c r="K3" s="3" t="s">
+      <c r="D3" s="2"/>
+      <c r="E3" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="L3" s="3"/>
-[...6 lines deleted...]
-      <c r="S3" s="3" t="s">
+      <c r="F3" s="2"/>
+      <c r="G3" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="T3" s="3"/>
-[...6 lines deleted...]
-      <c r="AA3" s="3" t="s">
+      <c r="H3" s="2"/>
+      <c r="I3" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="AB3" s="3"/>
-[...6 lines deleted...]
-      <c r="AI3" s="3" t="s">
+      <c r="J3" s="2"/>
+      <c r="K3" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="AJ3" s="3"/>
-[...6 lines deleted...]
-      <c r="AQ3" s="3" t="s">
+    </row>
+    <row r="4" spans="1:11">
+      <c r="A4" s="2"/>
+      <c r="B4" s="2"/>
+      <c r="C4" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="AR3" s="3"/>
-[...6 lines deleted...]
-      <c r="AY3" s="3" t="s">
+      <c r="D4" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="AZ3" s="3"/>
-[...6 lines deleted...]
-      <c r="BG3" s="3" t="s">
+      <c r="E4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="I4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="J4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K4" s="2"/>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="BH3" s="3"/>
-[...401 lines deleted...]
-      <c r="BO5" s="4">
+      <c r="B5" s="2"/>
+      <c r="C5" s="2">
+        <v>0</v>
+      </c>
+      <c r="D5" s="2">
+        <v>0</v>
+      </c>
+      <c r="E5" s="2">
+        <v>0</v>
+      </c>
+      <c r="F5" s="2">
+        <v>0</v>
+      </c>
+      <c r="G5" s="2">
+        <v>0</v>
+      </c>
+      <c r="H5" s="2">
+        <v>0</v>
+      </c>
+      <c r="I5" s="2">
+        <v>0</v>
+      </c>
+      <c r="J5" s="2">
+        <v>0</v>
+      </c>
+      <c r="K5" s="2">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:BO1"/>
-[...8 lines deleted...]
-    <mergeCell ref="BG3:BN3"/>
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:D3"/>
+    <mergeCell ref="E3:F3"/>
+    <mergeCell ref="G3:H3"/>
+    <mergeCell ref="I3:J3"/>
+    <mergeCell ref="K3:K4"/>
     <mergeCell ref="A5:B5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">