--- v0 (2026-08-18)
+++ v1 (2026-10-15)
@@ -14,90 +14,77 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
   <si>
     <t>Kapan Multiple Campus</t>
   </si>
   <si>
     <t>Student Enrollment Annual Report - All Academic Years</t>
   </si>
   <si>
     <t>Level</t>
   </si>
   <si>
     <t>Program Name</t>
   </si>
   <si>
-    <t>1st Year</t>
-[...14 lines deleted...]
-  <si>
     <t>Others*</t>
   </si>
   <si>
     <t>EDJ*</t>
   </si>
   <si>
     <t>Dalit</t>
   </si>
   <si>
     <t>Madhesi</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>F</t>
   </si>
   <si>
     <t>Bachelor</t>
   </si>
   <si>
     <t>BBS</t>
   </si>
   <si>
     <t>B.Ed.</t>
   </si>
   <si>
     <t>Grand Sub Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -143,67 +130,64 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94310279b28e428f583c5972148f65a.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
@@ -510,740 +494,271 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI10"/>
+  <dimension ref="A1:K9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="AI10" sqref="AI10"/>
+      <selection activeCell="K9" sqref="K9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="5.713" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="35" max="35" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:35">
+    <row r="1" spans="1:11">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
-      <c r="L1" s="2"/>
-[...22 lines deleted...]
-      <c r="AI1" s="2"/>
     </row>
-    <row r="2" spans="1:35">
+    <row r="2" spans="1:11">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
-      <c r="L2" s="1"/>
-[...22 lines deleted...]
-      <c r="AI2" s="1"/>
     </row>
-    <row r="5" spans="1:35">
-      <c r="A5" s="5" t="s">
+    <row r="5" spans="1:11">
+      <c r="A5" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="5" t="s">
+      <c r="B5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="4"/>
-      <c r="E5" s="4"/>
+      <c r="E5" s="4" t="s">
+        <v>5</v>
+      </c>
       <c r="F5" s="4"/>
-      <c r="G5" s="4"/>
+      <c r="G5" s="4" t="s">
+        <v>6</v>
+      </c>
       <c r="H5" s="4"/>
-      <c r="I5" s="4"/>
+      <c r="I5" s="4" t="s">
+        <v>7</v>
+      </c>
       <c r="J5" s="4"/>
       <c r="K5" s="4" t="s">
-        <v>5</v>
-[...28 lines deleted...]
-      <c r="AI5" s="6" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:35">
-[...1 lines deleted...]
-      <c r="B6" s="5"/>
+    <row r="6" spans="1:11">
+      <c r="A6" s="4"/>
+      <c r="B6" s="4"/>
       <c r="C6" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="D6" s="4"/>
+      <c r="D6" s="4" t="s">
+        <v>10</v>
+      </c>
       <c r="E6" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="F6" s="4"/>
       <c r="G6" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="H6" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="I6" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="J6" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="K6" s="4"/>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="H6" s="4"/>
-      <c r="I6" s="4" t="s">
+      <c r="B7" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="J6" s="4"/>
-      <c r="K6" s="4" t="s">
+      <c r="C7" s="4">
+        <v>200</v>
+      </c>
+      <c r="D7" s="4">
+        <v>307</v>
+      </c>
+      <c r="E7" s="4">
+        <v>2</v>
+      </c>
+      <c r="F7" s="4">
+        <v>3</v>
+      </c>
+      <c r="G7" s="4">
+        <v>6</v>
+      </c>
+      <c r="H7" s="4">
         <v>9</v>
       </c>
-      <c r="L6" s="4"/>
-[...44 lines deleted...]
-      <c r="AI6" s="5"/>
+      <c r="I7" s="4">
+        <v>3</v>
+      </c>
+      <c r="J7" s="4">
+        <v>5</v>
+      </c>
+      <c r="K7" s="6">
+        <v>535</v>
+      </c>
     </row>
-    <row r="7" spans="1:35">
-[...2 lines deleted...]
-      <c r="C7" s="4" t="s">
+    <row r="8" spans="1:11">
+      <c r="A8" s="5"/>
+      <c r="B8" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="D7" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E7" s="4" t="s">
+      <c r="C8" s="4">
+        <v>63</v>
+      </c>
+      <c r="D8" s="4">
+        <v>269</v>
+      </c>
+      <c r="E8" s="4">
+        <v>3</v>
+      </c>
+      <c r="F8" s="4">
+        <v>3</v>
+      </c>
+      <c r="G8" s="4">
+        <v>3</v>
+      </c>
+      <c r="H8" s="4">
         <v>13</v>
-      </c>
-[...112 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I8" s="4">
         <v>0</v>
       </c>
       <c r="J8" s="4">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="O8" s="4">
         <v>3</v>
       </c>
-      <c r="P8" s="4">
+      <c r="K8" s="6">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" s="4"/>
+      <c r="C9" s="4">
+        <v>263</v>
+      </c>
+      <c r="D9" s="4">
+        <v>576</v>
+      </c>
+      <c r="E9" s="4">
+        <v>5</v>
+      </c>
+      <c r="F9" s="4">
         <v>6</v>
       </c>
-      <c r="Q8" s="4">
-[...73 lines deleted...]
-      </c>
       <c r="G9" s="4">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H9" s="4">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="I9" s="4">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J9" s="4">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="K9" s="4">
-        <v>27</v>
-[...176 lines deleted...]
-        <v>717</v>
+        <v>892</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:AI1"/>
-[...25 lines deleted...]
-    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="A2:K2"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="K5:K6"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="A9:B9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>