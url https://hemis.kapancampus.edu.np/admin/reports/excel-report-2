--- v0 (2026-05-14)
+++ v1 (2026-06-30)
@@ -28,51 +28,51 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Report 2" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
   <si>
     <t>Kapan Multiple Campus</t>
   </si>
   <si>
     <t>Academic Program Wise Student Enrollment</t>
   </si>
   <si>
     <t>Level</t>
   </si>
   <si>
     <t>Program Names</t>
   </si>
   <si>
-    <t>2082/83</t>
+    <t>2025/026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Others*</t>
   </si>
   <si>
     <t>EDJ*</t>
   </si>
   <si>
     <t>Dalit</t>
   </si>
   <si>
     <t>Madhesi</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>F</t>
   </si>
   <si>
     <t>Bachelor</t>
   </si>